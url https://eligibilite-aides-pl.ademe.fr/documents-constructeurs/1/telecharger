--- v0 (2026-06-11)
+++ v1 (2026-07-27)
@@ -1,734 +1,936 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p>
+    <w:p w14:paraId="33A902C1" w14:textId="77777777" w:rsidR="00DA7E18" w:rsidRDefault="00673135">
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Déclaration sur l'honneur</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="33A902C2" w14:textId="77777777" w:rsidR="00DA7E18" w:rsidRDefault="00673135">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Informations du signataire : </w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="33A902C3" w14:textId="77777777" w:rsidR="00DA7E18" w:rsidRDefault="00673135">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Nom de l’entité déclarante : </w:t>
       </w:r>
-      <w:permStart w:id="1842625735" w:edGrp="everyone"/>
+      <w:permStart w:id="1900819441" w:edGrp="everyone"/>
     </w:p>
-    <w:permEnd w:id="1842625735"/>
-    <w:p>
+    <w:permEnd w:id="1900819441"/>
+    <w:p w14:paraId="33A902C4" w14:textId="77777777" w:rsidR="00DA7E18" w:rsidRDefault="00673135">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Nom et prénom du signataire : </w:t>
       </w:r>
-      <w:permStart w:id="289020422" w:edGrp="everyone"/>
+      <w:permStart w:id="1903771554" w:edGrp="everyone"/>
     </w:p>
-    <w:permEnd w:id="289020422"/>
-    <w:p>
+    <w:permEnd w:id="1903771554"/>
+    <w:p w14:paraId="33A902C5" w14:textId="77777777" w:rsidR="00DA7E18" w:rsidRDefault="00673135">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Qualité du signataire : </w:t>
       </w:r>
-      <w:permStart w:id="599327817" w:edGrp="everyone"/>
+      <w:permStart w:id="1734218128" w:edGrp="everyone"/>
     </w:p>
-    <w:permEnd w:id="599327817"/>
-    <w:p>
+    <w:permEnd w:id="1734218128"/>
+    <w:p w14:paraId="33A902C6" w14:textId="67E5DBEA" w:rsidR="00DA7E18" w:rsidRDefault="00673135">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">SIREN / identifiant équivalent : </w:t>
       </w:r>
+      <w:permStart w:id="645472972" w:edGrp="everyone"/>
+      <w:r w:rsidR="0095093A">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:permEnd w:id="645472972"/>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="33A902C7" w14:textId="77777777" w:rsidR="00DA7E18" w:rsidRDefault="00673135">
       <w:pPr>
         <w:spacing w:before="160" w:after="80" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:b/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:b/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Déclaration : </w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="33A902C8" w14:textId="509B7DC8" w:rsidR="00DA7E18" w:rsidRDefault="00673135">
       <w:pPr>
         <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Je soussigné(e), agissant en qualité de </w:t>
       </w:r>
-      <w:permStart w:id="1365843240" w:edGrp="everyone"/>
+      <w:permStart w:id="243225662" w:edGrp="everyone"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>…………….</w:t>
       </w:r>
-      <w:permEnd w:id="1365843240"/>
+      <w:permEnd w:id="243225662"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> le compte de l'entité identifiée ci-dessus, certifie que les informations figurant dans le « tableau de dépôt » transmis en pièce jointe du présent mail à l'ADEME, relatives au site de fabrication des poids lourds – défini comme le site dans lequel est réalisé l'assemblage du véhicule –  sont exactes, sincères et complètes. </w:t>
+        <w:t xml:space="preserve"> pour le compte de l'entité identifiée ci-dessus, certifie que les informations figurant dans le « tableau de dépôt » transmis en pièce jointe du présent mail à l'ADEME, relatives au site de fabrication des poids lourds – défini comme le site dans lequel est réalisé l'assemblage du véhicule – sont exactes, sincères et complètes. </w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="0A68AB7F" w14:textId="0B332C34" w:rsidR="00716494" w:rsidRDefault="00716494">
       <w:pPr>
         <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Marianne"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00716494">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Je certifie que l’utilisation du caractère</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>Je certifie que notre entité a pris connaissance du fait que l’ADEME peut demander tout complément ou pièce justificative de nature à justifier l’exactitude des informations transmises, et que l’ADEME peut effectuer ou faire effectuer, par toute entité missionnée par elle, par échantillonnage, tout contrôle sur pièce et sur place de nature à justifier l’exactitude des informations transmises.  Je certifie que notre entité s'engage à informer sans délai l'ADEME de toute modification de nature à affecter l'exactitude des informations transmises.</w:t>
+        <w:t xml:space="preserve"> « ~ »</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00716494">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dans la désignation du Type</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00716494">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>‑</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00716494">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Variante (TV) </w:t>
+      </w:r>
+      <w:r w:rsidR="009643AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">d’un modèle de poids lourds </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00716494">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>signifie que l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00716494">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Marianne"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00716494">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ensemble des </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC2929">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>versions</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00716494">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> correspondant audit </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC584B">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>TV</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00716494">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> est concern</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00716494">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Marianne"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>é</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00716494">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>, sans restriction</w:t>
+      </w:r>
+      <w:r w:rsidR="009643AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Marianne"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="33A902C9" w14:textId="31725662" w:rsidR="00DA7E18" w:rsidRDefault="00673135">
       <w:pPr>
         <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Hlk227758133"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>Je certifie que notre entité est informée qu’aux fins d’établir la liste d’éligibilité, certaines données transmises dans le tableau de dépôt communiqué à l’ADEME (à savoir le TV, la marque, le modèle, la dénomination commerciale et le groupe constructeur) feront l’objet d’une publication sur un site dématérialisé accessible au public : par la présente déclaration, notre entité donne son accord à la publication desdites informations dans les conditions précitées.</w:t>
+        <w:t>Je certifie que notre entité a pris connaissance du fait que l’ADEME peut demander tout complément ou pièce justificative de nature à justifier l’exactitude des informations transmises, et que l’ADEME peut effectuer ou faire effectuer, par toute entité missionnée par elle, par échantillonnage, tout contrôle sur pièce et sur place de nature à justifier l’exactitude des informations transmises.  Je certifie que notre entité s'engage à informer sans délai l'ADEME de toute modification de nature à affecter l'exactitude des informations transmises.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:p>
+    <w:p w14:paraId="33A902CA" w14:textId="77777777" w:rsidR="00DA7E18" w:rsidRDefault="00673135">
       <w:pPr>
         <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk227758133"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
+        <w:t>Je certifie que notre entité est informée qu’aux fins d’établir la liste d’éligibilité, certaines données transmises dans le tableau de dépôt communiqué à l’ADEME (à savoir le TV, la marque, le modèle, la dénomination commerciale et le groupe constructeur) feront l’objet d’une publication sur un site dématérialisé accessible au public : par la présente déclaration, notre entité donne son accord à la publication desdites informations dans les conditions précitées.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="33A902CB" w14:textId="77777777" w:rsidR="00DA7E18" w:rsidRDefault="00673135">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
         <w:t xml:space="preserve">Je certifie que notre entité est informée que toutes les informations figurant dans le « tableau de dépôt » transmis en pièce jointe seront communiquées aux ministères chargés de l’Environnement et de l’Économie : notre entité autorise expressément l’ADEME à procéder au transfert de ces informations aux ministères précités. </w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="33A902CC" w14:textId="77777777" w:rsidR="00DA7E18" w:rsidRDefault="00673135">
       <w:pPr>
         <w:spacing w:before="140" w:after="80" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:b/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:b/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Signature : </w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="33A902CD" w14:textId="77777777" w:rsidR="00DA7E18" w:rsidRDefault="00673135">
       <w:pPr>
         <w:spacing w:before="140" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Fait à : </w:t>
       </w:r>
-      <w:permStart w:id="550072107" w:edGrp="everyone"/>
+      <w:permStart w:id="1461998816" w:edGrp="everyone"/>
     </w:p>
-    <w:permEnd w:id="550072107"/>
-    <w:p>
+    <w:permEnd w:id="1461998816"/>
+    <w:p w14:paraId="33A902CE" w14:textId="77777777" w:rsidR="00DA7E18" w:rsidRDefault="00673135">
       <w:pPr>
         <w:spacing w:before="140" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Le : </w:t>
       </w:r>
-      <w:permStart w:id="748452856" w:edGrp="everyone"/>
+      <w:permStart w:id="454840445" w:edGrp="everyone"/>
     </w:p>
-    <w:permEnd w:id="748452856"/>
-    <w:p>
+    <w:permEnd w:id="454840445"/>
+    <w:p w14:paraId="33A902CF" w14:textId="77777777" w:rsidR="00DA7E18" w:rsidRDefault="00673135">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Nom et signature : </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10516" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10516"/>
       </w:tblGrid>
-      <w:tr>
+      <w:tr w:rsidR="00DA7E18" w:rsidRPr="00567EAE" w14:paraId="33A902D1" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1678"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10516" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="110" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="110" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="33A902D0" w14:textId="77777777" w:rsidR="00DA7E18" w:rsidRDefault="00673135">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
+    <w:p w14:paraId="33A902D2" w14:textId="77777777" w:rsidR="00DA7E18" w:rsidRDefault="00DA7E18">
       <w:pPr>
         <w:spacing w:before="100" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10200"/>
       </w:tblGrid>
-      <w:tr>
+      <w:tr w:rsidR="00DA7E18" w:rsidRPr="00567EAE" w14:paraId="33A902D4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10200" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F7F9FC"/>
             <w:tcMar>
               <w:top w:w="70" w:type="dxa"/>
               <w:left w:w="110" w:type="dxa"/>
               <w:bottom w:w="70" w:type="dxa"/>
               <w:right w:w="110" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="33A902D3" w14:textId="77777777" w:rsidR="00DA7E18" w:rsidRDefault="00673135">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Toute fausse déclaration expose son auteur aux sanctions prévues par l’article 441-7 du code pénal.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
+    <w:p w14:paraId="33A902D5" w14:textId="77777777" w:rsidR="00DA7E18" w:rsidRDefault="00DA7E18">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr>
+    <w:sectPr w:rsidR="00DA7E18">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="879" w:right="1020" w:bottom="850" w:left="1020" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Marianne">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
+    <w:family w:val="modern"/>
+    <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="0000000F" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria Math">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="fJ+Boq6hNVquNrhJOI0g45AMJ5SrXUblue5edsOWToguX/OkGlJ8LKgf2FU7292VRwuoSMvZhIqHU1Sr3cqHpw==" w:salt="pZ0EZsEnScxiXlTA0V9l6w=="/>
+  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="V8S4h4JeRP40M2nbNWEwHiWuoWO/zvNSGvQ8iBux621jzz6VeShzrEXt/rLcilM6x9am60M/yaCr00FrrSwYWw==" w:salt="5c6ycNpDOhYIomdNkTt8tA=="/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00DA7E18"/>
+    <w:rsid w:val="00100B8E"/>
+    <w:rsid w:val="00124042"/>
+    <w:rsid w:val="00233776"/>
+    <w:rsid w:val="00360295"/>
+    <w:rsid w:val="00381B49"/>
+    <w:rsid w:val="004C3456"/>
+    <w:rsid w:val="00567EAE"/>
+    <w:rsid w:val="005C6E06"/>
+    <w:rsid w:val="005D14DE"/>
+    <w:rsid w:val="00673135"/>
+    <w:rsid w:val="006F0F36"/>
+    <w:rsid w:val="00713E59"/>
+    <w:rsid w:val="00716494"/>
+    <w:rsid w:val="00796046"/>
+    <w:rsid w:val="007C5926"/>
+    <w:rsid w:val="00922FB2"/>
+    <w:rsid w:val="0095093A"/>
+    <w:rsid w:val="009643AE"/>
+    <w:rsid w:val="009B15BA"/>
+    <w:rsid w:val="00BF74AA"/>
+    <w:rsid w:val="00C36594"/>
+    <w:rsid w:val="00C67936"/>
+    <w:rsid w:val="00DA7E18"/>
+    <w:rsid w:val="00EC2929"/>
+    <w:rsid w:val="00EC584B"/>
+    <w:rsid w:val="00FD06EF"/>
+  </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="33A902C1"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{FA1F1B20-5F8A-492B-A4D3-1D0794FDEB96}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -1135,59 +1337,59 @@
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rvision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="21"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1453,59 +1655,61 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...6 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101005055D570075EA54B8D162B470A63F87B" ma:contentTypeVersion="15" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="3d8a00d2685282f5821db7836628b91e">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d46c424d-153b-4e7b-8619-dca7b77978f6" xmlns:ns3="bbaf2b78-83ba-4400-9246-dd1d8621e411" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2b0bc8fe7b4c4cd6c8eff17aa0f6b340" ns2:_="" ns3:_="">
     <xsd:import namespace="d46c424d-153b-4e7b-8619-dca7b77978f6"/>
     <xsd:import namespace="bbaf2b78-83ba-4400-9246-dd1d8621e411"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
@@ -1700,132 +1904,146 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="d46c424d-153b-4e7b-8619-dca7b77978f6">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="bbaf2b78-83ba-4400-9246-dd1d8621e411" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6548C6BC-34FB-4399-ABB0-2FF556451185}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BD251888-DBD6-4938-AC6F-081AE0941FCA}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="bbaf2b78-83ba-4400-9246-dd1d8621e411"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DA77670B-6CD8-438A-8CF9-7AD19E7B08B9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="d46c424d-153b-4e7b-8619-dca7b77978f6"/>
     <ds:schemaRef ds:uri="bbaf2b78-83ba-4400-9246-dd1d8621e411"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BD251888-DBD6-4938-AC6F-081AE0941FCA}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6548C6BC-34FB-4399-ABB0-2FF556451185}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="d46c424d-153b-4e7b-8619-dca7b77978f6"/>
+    <ds:schemaRef ds:uri="bbaf2b78-83ba-4400-9246-dd1d8621e411"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{45480474-66D7-4ABE-A9B4-24E35059E1A1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{98ce3bfb-fff1-481a-835b-0a342757958d}" enabled="1" method="Standard" siteId="{cb6c2492-4a85-4b15-85a1-ed94d47e5849}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>318</Words>
-  <Characters>1753</Characters>
+  <Words>351</Words>
+  <Characters>1932</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>8</DocSecurity>
-  <Lines>14</Lines>
+  <Lines>16</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2067</CharactersWithSpaces>
+  <CharactersWithSpaces>2279</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>HUET Edmond</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101005055D570075EA54B8D162B470A63F87B</vt:lpwstr>
   </property>